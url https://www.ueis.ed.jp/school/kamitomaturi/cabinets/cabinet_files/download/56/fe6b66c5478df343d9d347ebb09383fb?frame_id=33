--- v0 (2025-11-05)
+++ v1 (2026-04-17)
@@ -10,88 +10,90 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="0030449D" w:rsidRPr="000E2A72" w:rsidRDefault="008E1BF1" w:rsidP="000E2A72">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E24402">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:spacing w:val="70"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:fitText w:val="2800" w:id="-1591434752"/>
         </w:rPr>
         <w:t>緊急連絡カー</w:t>
       </w:r>
       <w:r w:rsidRPr="00E24402">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:fitText w:val="2800" w:id="-1591434752"/>
         </w:rPr>
         <w:t>ド</w:t>
       </w:r>
       <w:r w:rsidR="00FD7FF7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（令和</w:t>
       </w:r>
-      <w:r w:rsidR="00357F70">
+      <w:r w:rsidR="00D72254">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>７</w:t>
+        <w:t>８</w:t>
       </w:r>
       <w:r w:rsidR="000E2A72">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年度）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -236,59 +238,70 @@
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F74C2E" w:rsidRDefault="00F74C2E" w:rsidP="005A3147">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>生年月日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F74C2E" w:rsidRDefault="00F74C2E" w:rsidP="005A3147">
-[...7 lines deleted...]
-              <w:t>平成　　年　　月　　日</w:t>
+          <w:p w:rsidR="00D72254" w:rsidRDefault="00D72254" w:rsidP="00D72254">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>平成</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F74C2E" w:rsidRDefault="00D72254" w:rsidP="00D72254">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">令和　</w:t>
+            </w:r>
+            <w:r w:rsidR="00F74C2E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　年　　月　　日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F74C2E" w:rsidRDefault="00F74C2E" w:rsidP="005A3147">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>血液型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1342" w:type="dxa"/>
@@ -342,53 +355,53 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1565" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F74C2E" w:rsidRDefault="00F74C2E" w:rsidP="005A3147">
             <w:pPr>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>男・女</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F74C2E" w:rsidTr="00AE3344">
+      <w:tr w:rsidR="00F74C2E" w:rsidTr="005A3147">
         <w:trPr>
-          <w:trHeight w:val="968"/>
+          <w:trHeight w:val="1124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1307" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006374CE" w:rsidRPr="005A3147" w:rsidRDefault="00BF4CA4" w:rsidP="005A3147">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A3147">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -408,120 +421,133 @@
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F74C2E" w:rsidRDefault="006374CE" w:rsidP="005A3147">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>保護者名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00234E52" w:rsidRPr="00234E52" w:rsidRDefault="00BF4CA4" w:rsidP="00AE3344">
+          <w:p w:rsidR="00BF4CA4" w:rsidRDefault="00BF4CA4" w:rsidP="005A3147">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>（　　　　　　　　　）</w:t>
-            </w:r>
+              <w:t>（　　　　　　　　　　）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00234E52" w:rsidRPr="00234E52" w:rsidRDefault="00234E52" w:rsidP="005A3147">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F74C2E" w:rsidRDefault="00F74C2E" w:rsidP="005A3147">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>住　　所</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F74C2E" w:rsidRDefault="00F74C2E" w:rsidP="005A3147">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>電話番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4347" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00234E52" w:rsidRDefault="00BF4CA4" w:rsidP="00AE3344">
+          <w:p w:rsidR="00BF4CA4" w:rsidRDefault="00BF4CA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>宇都宮市</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="00234E52" w:rsidRDefault="00234E52" w:rsidP="005A3147">
+            <w:pPr>
+              <w:ind w:firstLineChars="400" w:firstLine="840"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w:rsidR="00F74C2E" w:rsidRDefault="00F74C2E" w:rsidP="005A3147">
             <w:pPr>
               <w:ind w:firstLineChars="400" w:firstLine="840"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006374CE" w:rsidTr="005A3147">
         <w:trPr>
           <w:trHeight w:val="1269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1307" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -928,51 +954,51 @@
               </w:rPr>
               <w:t>緊　急　連　絡　先</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00BF4CA4" w:rsidRDefault="009D29EE" w:rsidP="005A3147">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>（　　　　　　　　）</w:t>
+              <w:t>（　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EF4FE9" w:rsidRDefault="00EF4FE9" w:rsidP="00BA6F97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EF4FE9" w:rsidRDefault="00EF4FE9" w:rsidP="00BA6F97">
@@ -1318,51 +1344,51 @@
           <w:p w:rsidR="00EF4FE9" w:rsidRDefault="00EF4FE9" w:rsidP="00E24402"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EF4FE9" w:rsidRDefault="00BF4CA4" w:rsidP="005A3147">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>（　　　　　　　　）</w:t>
+              <w:t>（　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EF4FE9" w:rsidRDefault="00EF4FE9" w:rsidP="00BA6F97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
@@ -1704,51 +1730,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EF4FE9" w:rsidRDefault="00EF4FE9" w:rsidP="00E24402"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EF4FE9" w:rsidRDefault="00BF4CA4" w:rsidP="005A3147">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>（　　　　　　　　）</w:t>
+              <w:t>（　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="645" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EF4FE9" w:rsidRDefault="00EF4FE9" w:rsidP="00BA6F97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2288" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00EF4FE9" w:rsidRDefault="00EF4FE9" w:rsidP="006374CE">
             <w:pPr>
@@ -2285,63 +2311,68 @@
             </w:pPr>
             <w:r w:rsidRPr="005A3147">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>電話番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00091023" w:rsidTr="005A3147">
         <w:trPr>
           <w:trHeight w:val="880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4CA4" w:rsidRDefault="00BF4CA4" w:rsidP="00AE3344">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00091023" w:rsidRDefault="00BF4CA4" w:rsidP="005A3147">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（　　　　　　　　）</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF4CA4" w:rsidRDefault="00BF4CA4" w:rsidP="005A3147">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00091023" w:rsidRDefault="00091023" w:rsidP="005A3147">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3370" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2820,53 +2851,52 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2568" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00966C68" w:rsidRDefault="00966C68" w:rsidP="00966C68">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2670" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00966C68" w:rsidRDefault="00966C68" w:rsidP="00AE3344">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00966C68" w:rsidRDefault="00966C68" w:rsidP="00966C68">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00966C68" w:rsidRPr="0044236C" w:rsidRDefault="00966C68" w:rsidP="00966C68">
             <w:pPr>
               <w:ind w:leftChars="3" w:left="6" w:firstLineChars="200" w:firstLine="420"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0044236C">
               <w:rPr>
@@ -3356,80 +3386,78 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0044236C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>その他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2568" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005C12D5" w:rsidRPr="00AE3344" w:rsidRDefault="005C12D5" w:rsidP="00AE3344">
+          <w:p w:rsidR="005C12D5" w:rsidRPr="0044236C" w:rsidRDefault="005C12D5" w:rsidP="005C12D5">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005C12D5" w:rsidRPr="00AE3344" w:rsidRDefault="005C12D5" w:rsidP="00AE3344">
+          <w:p w:rsidR="005C12D5" w:rsidRPr="0044236C" w:rsidRDefault="005C12D5" w:rsidP="005C12D5">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005C12D5" w:rsidRPr="0044236C" w:rsidRDefault="005C12D5" w:rsidP="005C12D5">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:firstLineChars="200" w:firstLine="420"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -4120,156 +4148,168 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="2"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E1BF1"/>
     <w:rsid w:val="0006493C"/>
     <w:rsid w:val="00091023"/>
     <w:rsid w:val="000B36B8"/>
     <w:rsid w:val="000E2A72"/>
     <w:rsid w:val="001C099B"/>
     <w:rsid w:val="0020687D"/>
     <w:rsid w:val="00234E52"/>
     <w:rsid w:val="0030449D"/>
     <w:rsid w:val="0031064D"/>
     <w:rsid w:val="00310D65"/>
     <w:rsid w:val="00357F70"/>
     <w:rsid w:val="0049391F"/>
     <w:rsid w:val="004A127D"/>
     <w:rsid w:val="005302D0"/>
     <w:rsid w:val="005540D6"/>
     <w:rsid w:val="0056026E"/>
     <w:rsid w:val="00562CF2"/>
     <w:rsid w:val="005A3147"/>
     <w:rsid w:val="005C12D5"/>
     <w:rsid w:val="006374CE"/>
     <w:rsid w:val="00711758"/>
     <w:rsid w:val="00826D1D"/>
     <w:rsid w:val="0083081B"/>
     <w:rsid w:val="00855087"/>
     <w:rsid w:val="00855769"/>
     <w:rsid w:val="008B65FF"/>
     <w:rsid w:val="008E1BF1"/>
     <w:rsid w:val="00902C8A"/>
     <w:rsid w:val="009069B5"/>
     <w:rsid w:val="00955209"/>
     <w:rsid w:val="00966C68"/>
     <w:rsid w:val="00992184"/>
     <w:rsid w:val="009B5CBE"/>
     <w:rsid w:val="009D29EE"/>
     <w:rsid w:val="00A329B3"/>
     <w:rsid w:val="00A81DFE"/>
     <w:rsid w:val="00AB0793"/>
     <w:rsid w:val="00AD283C"/>
-    <w:rsid w:val="00AE3344"/>
     <w:rsid w:val="00B438AB"/>
+    <w:rsid w:val="00B43EE8"/>
     <w:rsid w:val="00BA6F97"/>
     <w:rsid w:val="00BC621E"/>
     <w:rsid w:val="00BF4CA4"/>
     <w:rsid w:val="00D357B4"/>
+    <w:rsid w:val="00D72254"/>
     <w:rsid w:val="00E24402"/>
     <w:rsid w:val="00E4306A"/>
     <w:rsid w:val="00E5731C"/>
     <w:rsid w:val="00EC001E"/>
     <w:rsid w:val="00EE25F6"/>
     <w:rsid w:val="00EF4FE9"/>
     <w:rsid w:val="00F74C2E"/>
     <w:rsid w:val="00FC428F"/>
     <w:rsid w:val="00FD7FF7"/>
     <w:rsid w:val="00FE2D8A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
+    <o:shapedefaults v:ext="edit" spidmax="1026">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7BA0851E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{01B17539-858C-459B-BFAB-CBFA1381DA91}"/>
+  <w15:docId w15:val="{2DEECA25-7AF5-4684-8393-701D0B3909B6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4873,88 +4913,88 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A435B332-2CC9-4D7E-901D-E3AC9819CB97}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF3A5F-C698-4BAE-AFD5-7BF724499D5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>816</Words>
-  <Characters>446</Characters>
+  <Words>189</Words>
+  <Characters>1083</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>緊急連絡カード</vt:lpstr>
       <vt:lpstr>緊急連絡カード</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>宇都宮市教育委員会</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1260</CharactersWithSpaces>
+  <CharactersWithSpaces>1270</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>緊急連絡カード</dc:title>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>