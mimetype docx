--- v0 (2025-11-05)
+++ v1 (2026-04-17)
@@ -837,51 +837,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00FC6894" w:rsidRPr="00BB338F" w:rsidRDefault="00FC6894" w:rsidP="00FC6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB338F" w:rsidRPr="00BB338F" w:rsidTr="0035305E">
+      <w:tr w:rsidR="00BB338F" w:rsidRPr="00845FA4" w:rsidTr="0035305E">
         <w:trPr>
           <w:trHeight w:val="917"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BB338F" w:rsidRPr="00BB338F" w:rsidRDefault="00BB338F" w:rsidP="00FC6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB338F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
@@ -969,96 +969,105 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3781" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BB338F" w:rsidRPr="00BB338F" w:rsidRDefault="00FE37EB" w:rsidP="00FC6894">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">平成　　</w:t>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC5FB2">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="004E21D4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　年　　</w:t>
             </w:r>
             <w:r w:rsidR="004E21D4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　月　　　</w:t>
             </w:r>
             <w:r w:rsidR="004E21D4">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>日 生</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+        <w:bookmarkEnd w:id="0"/>
       </w:tr>
       <w:tr w:rsidR="00BB338F" w:rsidRPr="00BB338F" w:rsidTr="00826A56">
         <w:trPr>
           <w:trHeight w:val="2317"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BB338F" w:rsidRPr="00BB338F" w:rsidRDefault="00BB338F" w:rsidP="00FC6894">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB338F">
               <w:rPr>
@@ -1089,54 +1098,198 @@
           </w:tcPr>
           <w:p w:rsidR="00BB338F" w:rsidRDefault="00BB338F" w:rsidP="00FC6894">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB338F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>知っておいてもらいたいこと（行動、健康上のこと等）</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00491161" w:rsidRPr="00BB338F" w:rsidRDefault="00491161" w:rsidP="00FC6894">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002E121C" w:rsidRDefault="002E121C" w:rsidP="00FA53E8">
+    <w:p w:rsidR="002E121C" w:rsidRDefault="00845FA4" w:rsidP="00FA53E8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
       </w:pPr>
+      <w:r w:rsidRPr="00845FA4">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3799205</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-2051050</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="476250" cy="466725"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="217" name="テキスト ボックス 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="476250" cy="466725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00845FA4" w:rsidRPr="00845FA4" w:rsidRDefault="00845FA4" w:rsidP="00845FA4">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="160" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00845FA4">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>平成</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00845FA4" w:rsidRPr="00845FA4" w:rsidRDefault="00845FA4" w:rsidP="00845FA4">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="160" w:lineRule="atLeast"/>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00845FA4">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>令和</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:299.15pt;margin-top:-161.5pt;width:37.5pt;height:36.75pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCe9j/pQQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNG3Un92o6WrpUoS0&#10;/EgLD+A6TmNhe4LtNinHrYR4CF4BceZ58iKMnW63wA2RgzWT8Xwz883n+VWrFdkJ6ySYnI4GQ0qE&#10;4VBIs8nph/erZxeUOM9MwRQYkdO9cPRq8fTJvKkzkUIFqhCWIIhxWVPntPK+zpLE8Upo5gZQC4PB&#10;EqxmHl27SQrLGkTXKkmHw2nSgC1qC1w4h39v+iBdRPyyFNy/LUsnPFE5xd58PG081+FMFnOWbSyr&#10;K8mPbbB/6EIzabDoCeqGeUa2Vv4FpSW34KD0Aw46gbKUXMQZcJrR8I9p7ipWizgLkuPqE03u/8Hy&#10;N7t3lsgip+loRolhGpfUHb5099+7+5/d4SvpDt+6w6G7/4E+SQNhTe0yzLurMdO3z6HFxcfhXX0L&#10;/KMjBpYVMxtxbS00lWAFNjwKmclZao/jAsi6eQ0F1mVbDxGoLa0ObCI/BNFxcfvTskTrCcef49k0&#10;nWCEY2g8nc7SSazAsofk2jr/UoAmwcipRS1EcLa7dT40w7KHK6GWAyWLlVQqOnazXipLdgx1s4rf&#10;Ef23a8qQJqeXE6wdsgyE/CgpLT3qWkmd04th+EI6ywIZL0wRbc+k6m3sRJkjO4GQnhrfrtu4mUhd&#10;YG4NxR7pstDLGJ8dGhXYz5Q0KOGcuk9bZgUl6pVByi9H43HQfHTGk1mKjj2PrM8jzHCEyqmnpDeX&#10;Pr6TfrBrXE0pI22PnRxbRmlGNo/PKGj/3I+3Hh/74hcAAAD//wMAUEsDBBQABgAIAAAAIQBP6RVt&#10;4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/PToNAEMbvJr7DZky8mHYRChRkadRE47W1DzDA&#10;FojsLGG3hb6948ke55tfvj/FbjGDuOjJ9ZYUPK8DEJpq2/TUKjh+f6y2IJxHanCwpBVctYNdeX9X&#10;YN7Ymfb6cvCtYBNyOSrovB9zKV3daYNubUdN/DvZyaDnc2plM+HM5maQYRAk0mBPnNDhqN87Xf8c&#10;zkbB6Wt+irO5+vTHdL9J3rBPK3tV6vFheX0B4fXi/2H4q8/VoeROlT1T48SgIM62EaMKVlEY8SpG&#10;kjRiqWIp3GQxyLKQtyvKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCe9j/pQQIAADQE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBP6RVt4AAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAJsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="00845FA4" w:rsidRPr="00845FA4" w:rsidRDefault="00845FA4" w:rsidP="00845FA4">
+                      <w:pPr>
+                        <w:snapToGrid w:val="0"/>
+                        <w:spacing w:line="160" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00845FA4">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:t>平成</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00845FA4" w:rsidRPr="00845FA4" w:rsidRDefault="00845FA4" w:rsidP="00845FA4">
+                      <w:pPr>
+                        <w:snapToGrid w:val="0"/>
+                        <w:spacing w:line="160" w:lineRule="atLeast"/>
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00845FA4">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:t>令和</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00F66F7A" w:rsidRDefault="00826A56">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00191621">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>家庭・連絡先</w:t>
       </w:r>
       <w:r w:rsidR="0076331E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>について</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -3838,51 +3991,50 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>別世帯</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1592" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00907546" w:rsidRPr="00F66F7A" w:rsidRDefault="00907546" w:rsidP="004E21D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00907546" w:rsidRPr="00F66F7A" w:rsidRDefault="00907546" w:rsidP="004E21D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -3904,52 +4056,50 @@
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000764DE">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>住所</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007A1206" w:rsidRPr="00F66F7A" w:rsidRDefault="007A1206" w:rsidP="005363EF">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00907546" w:rsidRPr="00F66F7A" w:rsidRDefault="00907546" w:rsidP="004E21D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4540,150 +4690,152 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="0076331E" w:rsidRDefault="0076331E" w:rsidP="0076331E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="0076331E" w:rsidRDefault="0076331E" w:rsidP="0076331E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="105"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE4925"/>
     <w:rsid w:val="000764DE"/>
     <w:rsid w:val="00113E6E"/>
     <w:rsid w:val="00191621"/>
     <w:rsid w:val="001C4030"/>
     <w:rsid w:val="002E121C"/>
     <w:rsid w:val="00333870"/>
     <w:rsid w:val="0035305E"/>
     <w:rsid w:val="003B45C5"/>
     <w:rsid w:val="00416998"/>
     <w:rsid w:val="0044126E"/>
     <w:rsid w:val="00491161"/>
     <w:rsid w:val="004A5607"/>
     <w:rsid w:val="004D13E1"/>
     <w:rsid w:val="004E21D4"/>
     <w:rsid w:val="004E363E"/>
     <w:rsid w:val="005363EF"/>
     <w:rsid w:val="005B5413"/>
     <w:rsid w:val="00687952"/>
     <w:rsid w:val="0076331E"/>
     <w:rsid w:val="00766382"/>
     <w:rsid w:val="007A1206"/>
     <w:rsid w:val="00826A56"/>
+    <w:rsid w:val="00845FA4"/>
     <w:rsid w:val="00907546"/>
     <w:rsid w:val="00944164"/>
     <w:rsid w:val="00AA54E6"/>
     <w:rsid w:val="00B74D44"/>
     <w:rsid w:val="00BB338F"/>
     <w:rsid w:val="00D973BD"/>
+    <w:rsid w:val="00DC5FB2"/>
     <w:rsid w:val="00DE4925"/>
     <w:rsid w:val="00E779BF"/>
     <w:rsid w:val="00F66F7A"/>
     <w:rsid w:val="00FA53E8"/>
     <w:rsid w:val="00FC6894"/>
     <w:rsid w:val="00FE37EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="08196169"/>
+  <w14:docId w14:val="5623E9C4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D35990A6-DF7D-4C6A-9EAC-39CF61142486}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5449,82 +5601,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E637553C-35A3-4BFC-AD07-153CD5373029}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C53AEB93-0A22-44CA-BAFD-6D85DC9674D9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>111</Words>
-  <Characters>636</Characters>
+  <Characters>637</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>746</CharactersWithSpaces>
+  <CharactersWithSpaces>747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>59e226</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>